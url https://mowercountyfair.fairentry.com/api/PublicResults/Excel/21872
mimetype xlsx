--- v0 (2026-07-23)
+++ v1 (2026-09-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b637335ea2d40a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c094ade8dbb4ae8a13100280f9b8452.psmdcp" Id="R1c8a28c4b4b944b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2cad7294a074e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/829baa0f60204e3280c00f4f4d3cb876.psmdcp" Id="R397775fbc4a14d85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2025 Production QA C..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -99,50 +99,53 @@
     <x:t>Alamance</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Dairy Goats  /  Dairy Goats  /  01: Under 4 months</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Horse  /  All Horse Classes  /  01: Pony Showmanship</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
     <x:t>6</x:t>
   </x:si>
   <x:si>
     <x:t>Coffee, Latte</x:t>
   </x:si>
   <x:si>
     <x:t>7</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Horticulture  /  Garden Crops  /  01: Beans</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A Super Great Club</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -701,51 +704,51 @@
       <x:c r="B7" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2025 Production QA C...</vt:lpstr>
       <vt:lpstr>Results-2025 Production QA C...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2025 Production QA C...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">