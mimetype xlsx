--- v0 (2026-07-23)
+++ v1 (2026-09-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb645c6564c2345b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80fc063de5c940cd943dfa123c53008e.psmdcp" Id="R399c68a6b3d643a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50884272239a4b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/137284e73ac744e3b318263c5d4a30cb.psmdcp" Id="Rdbe95aebd7754c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Montgomery Coun..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -2912,51 +2912,51 @@
   <x:si>
     <x:t xml:space="preserve"> JF01: Jr. Fair Beef Cattle  /  Beef Breeding  /  01: Junior Calf - after Dec 1, last year  /  3: Simmental</x:t>
   </x:si>
   <x:si>
     <x:t>227</x:t>
   </x:si>
   <x:si>
     <x:t>Reserve Champion Overall Female Beef Breeding</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> JF01: Jr. Fair Beef Cattle  /  Beef Breeding  /  01: Junior Calf - after Dec 1, last year  /  4: AOB Crossbred</x:t>
   </x:si>
   <x:si>
     <x:t>74</x:t>
   </x:si>
   <x:si>
     <x:t>Lucas, James</x:t>
   </x:si>
   <x:si>
     <x:t>191</x:t>
   </x:si>
   <x:si>
-    <x:t>Champion AOB/Crossbred, Champion Overall Female Beef Breeding</x:t>
+    <x:t>Champion AOB/Crossbred, Champion Montgomery County Born and Bred Female, Champion Overall Female Beef Breeding</x:t>
   </x:si>
   <x:si>
     <x:t>516</x:t>
   </x:si>
   <x:si>
     <x:t>156</x:t>
   </x:si>
   <x:si>
     <x:t>Morris, Glenn</x:t>
   </x:si>
   <x:si>
     <x:t>584</x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t>157</x:t>
   </x:si>
   <x:si>
     <x:t>Morris, Shelby</x:t>
   </x:si>
   <x:si>
     <x:t>586</x:t>
   </x:si>