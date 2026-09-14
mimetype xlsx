--- v0 (2026-07-23)
+++ v1 (2026-09-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd83c48ef544da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1752f2a1a61e47b9b2fd628c5423e12f.psmdcp" Id="R333d284d7e254b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a8c2d9e8954807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90554a605708473b84a5684c850b2cc8.psmdcp" Id="Rb0b33ef443c3422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Eaton County Fa..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -1829,50 +1829,53 @@
   <x:si>
     <x:t>597</x:t>
   </x:si>
   <x:si>
     <x:t>356</x:t>
   </x:si>
   <x:si>
     <x:t>Ymker, Hunter</x:t>
   </x:si>
   <x:si>
     <x:t>1297</x:t>
   </x:si>
   <x:si>
     <x:t>2335</x:t>
   </x:si>
   <x:si>
     <x:t>556</x:t>
   </x:si>
   <x:si>
     <x:t>Purdy, Sophia</x:t>
   </x:si>
   <x:si>
     <x:t>5695</x:t>
   </x:si>
   <x:si>
+    <x:t>We R-A-4-H Club</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> Goat  /  Dairy Goat  /  511: Yearling</x:t>
   </x:si>
   <x:si>
     <x:t>288</x:t>
   </x:si>
   <x:si>
     <x:t>Sullivan, Makayla</x:t>
   </x:si>
   <x:si>
     <x:t>115</x:t>
   </x:si>
   <x:si>
     <x:t>565</x:t>
   </x:si>
   <x:si>
     <x:t>570</x:t>
   </x:si>
   <x:si>
     <x:t>571</x:t>
   </x:si>
   <x:si>
     <x:t>595</x:t>
   </x:si>
   <x:si>
     <x:t>355</x:t>
@@ -1929,53 +1932,50 @@
     <x:t>1151</x:t>
   </x:si>
   <x:si>
     <x:t>345</x:t>
   </x:si>
   <x:si>
     <x:t>Thompson, Beau</x:t>
   </x:si>
   <x:si>
     <x:t>1162</x:t>
   </x:si>
   <x:si>
     <x:t>2336</x:t>
   </x:si>
   <x:si>
     <x:t>Solovyov, Tatiana</x:t>
   </x:si>
   <x:si>
     <x:t>2503</x:t>
   </x:si>
   <x:si>
     <x:t>3080</x:t>
   </x:si>
   <x:si>
     <x:t>4375</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>We R-A-4-H Club</x:t>
   </x:si>
   <x:si>
     <x:t>5696</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Goat  /  Dairy Goat  /  516: Best Udder</x:t>
   </x:si>
   <x:si>
     <x:t>5697</x:t>
   </x:si>
   <x:si>
     <x:t>5700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Goat  /  Driving &amp; Pack Suitability  /  560: Junior Small Breed (0-12 months)</x:t>
   </x:si>
   <x:si>
     <x:t>5702</x:t>
   </x:si>
   <x:si>
     <x:t>306</x:t>
   </x:si>
   <x:si>
     <x:t>Spear, Qorianka</x:t>
   </x:si>
@@ -8635,83 +8635,83 @@
       <x:c r="B74" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10">
       <x:c r="A75" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10">
       <x:c r="A76" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
@@ -10555,51 +10555,51 @@
       <x:c r="B134" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10">
       <x:c r="A135" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
@@ -15611,1011 +15611,1011 @@
       <x:c r="B292" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H292" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I292" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J292" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:10">
       <x:c r="A293" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I293" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:10">
       <x:c r="A294" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H294" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I294" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J294" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:10">
       <x:c r="A295" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I295" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:10">
       <x:c r="A296" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H296" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I296" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J296" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:10">
       <x:c r="A297" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I297" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:10">
       <x:c r="A298" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H298" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I298" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J298" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:10">
       <x:c r="A299" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I299" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:10">
       <x:c r="A300" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H300" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I300" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J300" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:10">
       <x:c r="A301" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I301" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:10">
       <x:c r="A302" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H302" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I302" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J302" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:10">
       <x:c r="A303" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I303" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:10">
       <x:c r="A304" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H304" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I304" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J304" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:10">
       <x:c r="A305" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I305" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:10">
       <x:c r="A306" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H306" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I306" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J306" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:10">
       <x:c r="A307" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I307" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:10">
       <x:c r="A308" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H308" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I308" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J308" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:10">
       <x:c r="A309" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I309" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:10">
       <x:c r="A310" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H310" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I310" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J310" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:10">
       <x:c r="A311" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I311" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:10">
       <x:c r="A312" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H312" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I312" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J312" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:10">
       <x:c r="A313" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:10">
       <x:c r="A314" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H314" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I314" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J314" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:10">
       <x:c r="A315" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I315" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:10">
       <x:c r="A316" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H316" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I316" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J316" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:10">
       <x:c r="A317" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I317" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:10">
       <x:c r="A318" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H318" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I318" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J318" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:10">
       <x:c r="A319" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I319" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:10">
       <x:c r="A320" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H320" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I320" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J320" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:10">
       <x:c r="A321" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I321" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:10">
       <x:c r="A322" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H322" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I322" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J322" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:10">
       <x:c r="A323" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
@@ -16667,51 +16667,51 @@
       <x:c r="B325" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I325" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:10">
       <x:c r="A326" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H326" s="0" t="s">
@@ -16731,51 +16731,51 @@
       <x:c r="B327" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I327" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:10">
       <x:c r="A328" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H328" s="0" t="s">
@@ -16795,51 +16795,51 @@
       <x:c r="B329" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I329" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:10">
       <x:c r="A330" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H330" s="0" t="s">
@@ -16859,286 +16859,286 @@
       <x:c r="B331" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I331" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:10">
       <x:c r="A332" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H332" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I332" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J332" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:10">
       <x:c r="A333" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I333" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:10">
       <x:c r="A334" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H334" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I334" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J334" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:10">
       <x:c r="A335" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I335" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:10">
       <x:c r="A336" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H336" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I336" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J336" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:10">
       <x:c r="A337" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I337" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:10">
       <x:c r="A338" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H338" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I338" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J338" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:10">
       <x:c r="A339" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I339" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:10">
       <x:c r="A340" s="0" t="s">
@@ -17147,179 +17147,179 @@
       <x:c r="B340" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H340" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I340" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J340" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:10">
       <x:c r="A341" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I341" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:10">
       <x:c r="A342" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H342" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I342" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J342" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:10">
       <x:c r="A343" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I343" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:10">
       <x:c r="A344" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H344" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I344" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J344" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:10">
       <x:c r="A345" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
@@ -17403,147 +17403,147 @@
       <x:c r="B348" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H348" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I348" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J348" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:10">
       <x:c r="A349" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I349" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:10">
       <x:c r="A350" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H350" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I350" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J350" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:10">
       <x:c r="A351" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I351" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:10">
       <x:c r="A352" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H352" s="0" t="s">
@@ -17915,179 +17915,179 @@
       <x:c r="B364" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H364" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I364" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J364" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:10">
       <x:c r="A365" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I365" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:10">
       <x:c r="A366" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H366" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I366" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J366" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:10">
       <x:c r="A367" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I367" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:10">
       <x:c r="A368" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H368" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I368" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J368" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:10">
       <x:c r="A369" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
@@ -18171,51 +18171,51 @@
       <x:c r="B372" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H372" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I372" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J372" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:10">
       <x:c r="A373" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
@@ -18267,126 +18267,126 @@
       <x:c r="B375" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I375" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:10">
       <x:c r="A376" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H376" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I376" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J376" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:10">
       <x:c r="A377" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I377" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:10">
       <x:c r="A378" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H378" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I378" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J378" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:10">
       <x:c r="A379" s="0" t="s">
@@ -18395,243 +18395,243 @@
       <x:c r="B379" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I379" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:10">
       <x:c r="A380" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H380" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I380" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J380" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:10">
       <x:c r="A381" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I381" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:10">
       <x:c r="A382" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H382" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I382" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J382" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:10">
       <x:c r="A383" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I383" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:10">
       <x:c r="A384" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H384" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I384" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J384" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:10">
       <x:c r="A385" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I385" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:10">
       <x:c r="A386" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H386" s="0" t="s">
@@ -18811,83 +18811,83 @@
       <x:c r="B392" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H392" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I392" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J392" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:10">
       <x:c r="A393" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I393" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:10">
       <x:c r="A394" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H394" s="0" t="s">
@@ -18907,147 +18907,147 @@
       <x:c r="B395" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I395" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:10">
       <x:c r="A396" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H396" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I396" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J396" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:10">
       <x:c r="A397" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I397" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:10">
       <x:c r="A398" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H398" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I398" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J398" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:10">
       <x:c r="A399" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
@@ -19107,54 +19107,54 @@
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="I401" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:10">
       <x:c r="A402" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H402" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I402" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J402" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:10">
       <x:c r="A403" s="0" t="s">
@@ -19195,51 +19195,51 @@
       <x:c r="B404" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H404" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I404" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J404" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:10">
       <x:c r="A405" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
@@ -19331,118 +19331,118 @@
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G408" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H408" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I408" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J408" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:10">
       <x:c r="A409" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I409" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:10">
       <x:c r="A410" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G410" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H410" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I410" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J410" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:10">
       <x:c r="A411" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I411" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:10">
       <x:c r="A412" s="0" t="s">
@@ -19675,115 +19675,115 @@
       <x:c r="B419" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I419" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:10">
       <x:c r="A420" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H420" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I420" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J420" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:10">
       <x:c r="A421" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I421" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:10">
       <x:c r="A422" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H422" s="0" t="s">
@@ -19963,83 +19963,83 @@
       <x:c r="B428" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H428" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I428" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J428" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:10">
       <x:c r="A429" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I429" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:10">
       <x:c r="A430" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H430" s="0" t="s">
@@ -20091,83 +20091,83 @@
       <x:c r="B432" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H432" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I432" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J432" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:10">
       <x:c r="A433" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I433" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:10">
       <x:c r="A434" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H434" s="0" t="s">
@@ -20227,86 +20227,86 @@
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H436" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I436" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J436" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:10">
       <x:c r="A437" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I437" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:10">
       <x:c r="A438" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H438" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I438" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J438" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:10">
       <x:c r="A439" s="0" t="s">
@@ -20315,51 +20315,51 @@
       <x:c r="B439" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I439" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:10">
       <x:c r="A440" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H440" s="0" t="s">
@@ -20411,51 +20411,51 @@
       <x:c r="B442" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H442" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I442" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J442" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:10">
       <x:c r="A443" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
@@ -20475,51 +20475,51 @@
       <x:c r="B444" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G444" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H444" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I444" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J444" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:10">
       <x:c r="A445" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
@@ -20571,51 +20571,51 @@
       <x:c r="B447" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I447" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:10">
       <x:c r="A448" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="D448" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G448" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H448" s="0" t="s">
@@ -20667,83 +20667,83 @@
       <x:c r="B450" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H450" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I450" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J450" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:10">
       <x:c r="A451" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I451" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:10">
       <x:c r="A452" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H452" s="0" t="s">
@@ -20763,115 +20763,115 @@
       <x:c r="B453" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I453" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:10">
       <x:c r="A454" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H454" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I454" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J454" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:10">
       <x:c r="A455" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I455" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:10">
       <x:c r="A456" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H456" s="0" t="s">
@@ -20966,200 +20966,200 @@
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I459" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:10">
       <x:c r="A460" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H460" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I460" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J460" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:10">
       <x:c r="A461" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I461" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:10">
       <x:c r="A462" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H462" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I462" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J462" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:10">
       <x:c r="A463" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I463" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:10">
       <x:c r="A464" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H464" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I464" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J464" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:10">
       <x:c r="A465" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
@@ -21179,83 +21179,83 @@
       <x:c r="B466" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H466" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I466" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J466" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:10">
       <x:c r="A467" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I467" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:10">
       <x:c r="A468" s="0" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H468" s="0" t="s">
@@ -21275,94 +21275,94 @@
       <x:c r="B469" s="0" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I469" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:10">
       <x:c r="A470" s="0" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H470" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I470" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J470" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:10">
       <x:c r="A471" s="0" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I471" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:10">
       <x:c r="A472" s="0" t="s">
@@ -21411,86 +21411,86 @@
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I473" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:10">
       <x:c r="A474" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H474" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I474" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J474" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:10">
       <x:c r="A475" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I475" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:10">
       <x:c r="A476" s="0" t="s">
@@ -21691,115 +21691,115 @@
       <x:c r="B482" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H482" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I482" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J482" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:10">
       <x:c r="A483" s="0" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I483" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:10">
       <x:c r="A484" s="0" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H484" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I484" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J484" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:10">
       <x:c r="A485" s="0" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
@@ -21915,115 +21915,115 @@
       <x:c r="B489" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I489" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:10">
       <x:c r="A490" s="0" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H490" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I490" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J490" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:10">
       <x:c r="A491" s="0" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I491" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:10">
       <x:c r="A492" s="0" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H492" s="0" t="s">
@@ -22203,51 +22203,51 @@
       <x:c r="B498" s="0" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H498" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I498" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J498" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:10">
       <x:c r="A499" s="0" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
@@ -22491,147 +22491,147 @@
       <x:c r="B507" s="0" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I507" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:10">
       <x:c r="A508" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G508" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H508" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I508" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J508" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:10">
       <x:c r="A509" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="D509" s="0" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I509" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:10">
       <x:c r="A510" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G510" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H510" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I510" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J510" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:10">
       <x:c r="A511" s="0" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
@@ -22651,51 +22651,51 @@
       <x:c r="B512" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G512" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H512" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I512" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J512" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:10">
       <x:c r="A513" s="0" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="D513" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F513" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
@@ -22907,83 +22907,83 @@
       <x:c r="B520" s="0" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G520" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H520" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="I520" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J520" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:10">
       <x:c r="A521" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H521" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="I521" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:10">
       <x:c r="A522" s="0" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G522" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H522" s="0" t="s">
@@ -23163,51 +23163,51 @@
       <x:c r="B528" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G528" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H528" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I528" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J528" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:10">
       <x:c r="A529" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F529" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H529" s="0" t="s">
@@ -23227,51 +23227,51 @@
       <x:c r="B530" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G530" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H530" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I530" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J530" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:10">
       <x:c r="A531" s="0" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H531" s="0" t="s">
@@ -23387,83 +23387,83 @@
       <x:c r="B535" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I535" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:10">
       <x:c r="A536" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F536" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G536" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H536" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I536" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J536" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:10">
       <x:c r="A537" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F537" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
@@ -23579,51 +23579,51 @@
       <x:c r="B541" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F541" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H541" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I541" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:10">
       <x:c r="A542" s="0" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="D542" s="0" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="E542" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F542" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G542" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H542" s="0" t="s">
@@ -23675,158 +23675,158 @@
       <x:c r="B544" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C544" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="D544" s="0" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="E544" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F544" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G544" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H544" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I544" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J544" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:10">
       <x:c r="A545" s="0" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C545" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="D545" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="E545" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F545" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I545" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:10">
       <x:c r="A546" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G546" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H546" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I546" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J546" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:10">
       <x:c r="A547" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I547" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:10">
       <x:c r="A548" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G548" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H548" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I548" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J548" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:10">
       <x:c r="A549" s="0" t="s">
@@ -23899,51 +23899,51 @@
       <x:c r="B551" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I551" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:10">
       <x:c r="A552" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G552" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H552" s="0" t="s">
@@ -24035,86 +24035,86 @@
       </x:c>
       <x:c r="E555" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F555" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H555" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I555" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:10">
       <x:c r="A556" s="0" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F556" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G556" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H556" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I556" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J556" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:10">
       <x:c r="A557" s="0" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I557" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:10">
       <x:c r="A558" s="0" t="s">
@@ -24251,51 +24251,51 @@
       <x:c r="B562" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G562" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H562" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I562" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J562" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:10">
       <x:c r="A563" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
@@ -24475,83 +24475,83 @@
       <x:c r="B569" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="D569" s="0" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H569" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="I569" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:10">
       <x:c r="A570" s="0" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G570" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H570" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I570" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J570" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:10">
       <x:c r="A571" s="0" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H571" s="0" t="s">
@@ -24635,51 +24635,51 @@
       <x:c r="B574" s="0" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="E574" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G574" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H574" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I574" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J574" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:10">
       <x:c r="A575" s="0" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H575" s="0" t="s">
@@ -24827,51 +24827,51 @@
       <x:c r="B580" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H580" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I580" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J580" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:10">
       <x:c r="A581" s="0" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
@@ -24899,51 +24899,51 @@
       </x:c>
       <x:c r="E582" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H582" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I582" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J582" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:10">
       <x:c r="A583" s="0" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H583" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I583" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
@@ -24955,83 +24955,83 @@
       <x:c r="B584" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G584" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H584" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I584" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J584" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:10">
       <x:c r="A585" s="0" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I585" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:10">
       <x:c r="A586" s="0" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G586" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H586" s="0" t="s">
@@ -25051,51 +25051,51 @@
       <x:c r="B587" s="0" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H587" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I587" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:10">
       <x:c r="A588" s="0" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G588" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H588" s="0" t="s">
@@ -25243,51 +25243,51 @@
       <x:c r="B593" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H593" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I593" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:10">
       <x:c r="A594" s="0" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="D594" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="E594" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G594" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H594" s="0" t="s">
@@ -25339,51 +25339,51 @@
       <x:c r="B596" s="0" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G596" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H596" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I596" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J596" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:10">
       <x:c r="A597" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H597" s="0" t="s">
@@ -25403,51 +25403,51 @@
       <x:c r="B598" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G598" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H598" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="I598" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J598" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:10">
       <x:c r="A599" s="0" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H599" s="0" t="s">
@@ -25467,115 +25467,115 @@
       <x:c r="B600" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D600" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G600" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H600" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I600" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J600" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:10">
       <x:c r="A601" s="0" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H601" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I601" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:10">
       <x:c r="A602" s="0" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="D602" s="0" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="E602" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F602" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G602" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H602" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I602" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J602" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:10">
       <x:c r="A603" s="0" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="D603" s="0" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H603" s="0" t="s">
@@ -25627,51 +25627,51 @@
       <x:c r="B605" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H605" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I605" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:10">
       <x:c r="A606" s="0" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="D606" s="0" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E606" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F606" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G606" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H606" s="0" t="s">
@@ -25691,147 +25691,147 @@
       <x:c r="B607" s="0" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="D607" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F607" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H607" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I607" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:10">
       <x:c r="A608" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D608" s="0" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G608" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H608" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I608" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J608" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:10">
       <x:c r="A609" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="I609" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:10">
       <x:c r="A610" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="D610" s="0" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G610" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H610" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I610" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J610" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:10">
       <x:c r="A611" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
@@ -25883,51 +25883,51 @@
       <x:c r="B613" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="D613" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F613" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I613" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:10">
       <x:c r="A614" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="D614" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G614" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H614" s="0" t="s">
@@ -27227,51 +27227,51 @@
       <x:c r="B655" s="0" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H655" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I655" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:10">
       <x:c r="A656" s="0" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="E656" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G656" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H656" s="0" t="s">
@@ -28027,51 +28027,51 @@
       <x:c r="B680" s="0" t="s">
         <x:v>1318</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
         <x:v>1319</x:v>
       </x:c>
       <x:c r="D680" s="0" t="s">
         <x:v>1320</x:v>
       </x:c>
       <x:c r="E680" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F680" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G680" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H680" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I680" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J680" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:10">
       <x:c r="A681" s="0" t="s">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="D681" s="0" t="s">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F681" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H681" s="0" t="s">
@@ -28187,51 +28187,51 @@
       <x:c r="B685" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
         <x:v>1329</x:v>
       </x:c>
       <x:c r="D685" s="0" t="s">
         <x:v>1330</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F685" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H685" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I685" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:10">
       <x:c r="A686" s="0" t="s">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D686" s="0" t="s">
         <x:v>1332</x:v>
       </x:c>
       <x:c r="E686" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F686" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G686" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H686" s="0" t="s">
@@ -28315,83 +28315,83 @@
       <x:c r="B689" s="0" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="C689" s="0" t="s">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="D689" s="0" t="s">
         <x:v>1335</x:v>
       </x:c>
       <x:c r="E689" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F689" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G689" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H689" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I689" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:10">
       <x:c r="A690" s="0" t="s">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="C690" s="0" t="s">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="D690" s="0" t="s">
         <x:v>1336</x:v>
       </x:c>
       <x:c r="E690" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F690" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G690" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H690" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I690" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J690" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:10">
       <x:c r="A691" s="0" t="s">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="C691" s="0" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="D691" s="0" t="s">
         <x:v>1337</x:v>
       </x:c>
       <x:c r="E691" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F691" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H691" s="0" t="s">
@@ -33499,51 +33499,51 @@
       <x:c r="B851" s="0" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="C851" s="0" t="s">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="D851" s="0" t="s">
         <x:v>1508</x:v>
       </x:c>
       <x:c r="E851" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F851" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G851" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H851" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I851" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J851" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="852" spans="1:10">
       <x:c r="A852" s="0" t="s">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="B852" s="0" t="s">
         <x:v>1290</x:v>
       </x:c>
       <x:c r="C852" s="0" t="s">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="D852" s="0" t="s">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="E852" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F852" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G852" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H852" s="0" t="s">
@@ -33563,51 +33563,51 @@
       <x:c r="B853" s="0" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="C853" s="0" t="s">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="D853" s="0" t="s">
         <x:v>1511</x:v>
       </x:c>
       <x:c r="E853" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F853" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G853" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H853" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I853" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J853" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="854" spans="1:10">
       <x:c r="A854" s="0" t="s">
         <x:v>1510</x:v>
       </x:c>
       <x:c r="B854" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C854" s="0" t="s">
         <x:v>1288</x:v>
       </x:c>
       <x:c r="D854" s="0" t="s">
         <x:v>1512</x:v>
       </x:c>
       <x:c r="E854" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F854" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G854" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H854" s="0" t="s">
@@ -33819,83 +33819,83 @@
       <x:c r="B861" s="0" t="s">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="C861" s="0" t="s">
         <x:v>1524</x:v>
       </x:c>
       <x:c r="D861" s="0" t="s">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="E861" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F861" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G861" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H861" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I861" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J861" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="862" spans="1:10">
       <x:c r="A862" s="0" t="s">
         <x:v>1513</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="C862" s="0" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="D862" s="0" t="s">
         <x:v>1527</x:v>
       </x:c>
       <x:c r="E862" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F862" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G862" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H862" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I862" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J862" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="863" spans="1:10">
       <x:c r="A863" s="0" t="s">
         <x:v>1528</x:v>
       </x:c>
       <x:c r="B863" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C863" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D863" s="0" t="s">
         <x:v>1529</x:v>
       </x:c>
       <x:c r="E863" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F863" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G863" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H863" s="0" t="s">
@@ -40777,51 +40777,51 @@
       </x:c>
       <x:c r="G1078" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H1078" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1078" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J1078" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="1079" spans="1:10">
       <x:c r="A1079" s="0" t="s">
         <x:v>1849</x:v>
       </x:c>
       <x:c r="B1079" s="0" t="s">
         <x:v>1545</x:v>
       </x:c>
       <x:c r="C1079" s="0" t="s">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="D1079" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E1079" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1079" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G1079" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H1079" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1079" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J1079" s="0" t="s">
         <x:v>1028</x:v>
       </x:c>
     </x:row>
     <x:row r="1080" spans="1:10">
       <x:c r="A1080" s="0" t="s">
         <x:v>1849</x:v>
       </x:c>
       <x:c r="B1080" s="0" t="s">