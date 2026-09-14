--- v0 (2026-07-23)
+++ v1 (2026-09-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367352a84f69416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd125809b3f84728afb47207ed3899b5.psmdcp" Id="R4020feb52231464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92b453947f94d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5519b80e7d8947768d607818db9f1925.psmdcp" Id="R343f391e241e4a22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Thurston County..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -722,50 +722,80 @@
   <x:si>
     <x:t>318</x:t>
   </x:si>
   <x:si>
     <x:t>325</x:t>
   </x:si>
   <x:si>
     <x:t>332</x:t>
   </x:si>
   <x:si>
     <x:t>339</x:t>
   </x:si>
   <x:si>
     <x:t>346</x:t>
   </x:si>
   <x:si>
     <x:t>353</x:t>
   </x:si>
   <x:si>
     <x:t>Muttz-K-Teers</x:t>
   </x:si>
   <x:si>
     <x:t>378</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> Sunday  /  Intermediate Western Games  /  927: Texas Barrel Race</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>391</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> Sunday  /  Intermediate Western Games  /  928: Pole Bending</x:t>
   </x:si>
   <x:si>
     <x:t>237</x:t>
   </x:si>
   <x:si>
     <x:t>291</x:t>
   </x:si>
   <x:si>
     <x:t>298</x:t>
   </x:si>
   <x:si>
     <x:t>312</x:t>
   </x:si>
   <x:si>
     <x:t>319</x:t>
   </x:si>
   <x:si>
     <x:t>326</x:t>
   </x:si>
   <x:si>
     <x:t>333</x:t>
   </x:si>
   <x:si>
     <x:t>340</x:t>
@@ -1020,50 +1050,77 @@
     <x:t>229</x:t>
   </x:si>
   <x:si>
     <x:t>243</x:t>
   </x:si>
   <x:si>
     <x:t>250</x:t>
   </x:si>
   <x:si>
     <x:t>262</x:t>
   </x:si>
   <x:si>
     <x:t>276</x:t>
   </x:si>
   <x:si>
     <x:t>283</x:t>
   </x:si>
   <x:si>
     <x:t>18</x:t>
   </x:si>
   <x:si>
     <x:t>Daniels, Libbie</x:t>
   </x:si>
   <x:si>
     <x:t>304</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Sunday  /  Senior Western Games  /  927: Texas Barrel Race</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sunday  /  Senior Western Games  /  928: Pole Bending</x:t>
   </x:si>
   <x:si>
     <x:t>216</x:t>
   </x:si>
   <x:si>
     <x:t>223</x:t>
   </x:si>
   <x:si>
     <x:t>244</x:t>
   </x:si>
   <x:si>
     <x:t>251</x:t>
   </x:si>
   <x:si>
     <x:t>263</x:t>
   </x:si>
   <x:si>
     <x:t>277</x:t>
   </x:si>
   <x:si>
     <x:t>284</x:t>
   </x:si>
@@ -1218,52 +1275,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J268" totalsRowShown="0">
-  <x:autoFilter ref="A1:J268"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J285" totalsRowShown="0">
+  <x:autoFilter ref="A1:J285"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1527,51 +1584,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J268"/>
+  <x:dimension ref="A1:J285"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -6146,4010 +6203,4554 @@
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10">
       <x:c r="A145" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10">
       <x:c r="A146" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10">
       <x:c r="A147" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10">
       <x:c r="A148" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10">
       <x:c r="A149" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10">
       <x:c r="A150" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10">
       <x:c r="A151" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10">
       <x:c r="A152" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10">
       <x:c r="A153" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10">
       <x:c r="A154" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10">
       <x:c r="A155" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10">
       <x:c r="A156" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J156" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10">
       <x:c r="A157" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10">
       <x:c r="A158" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10">
       <x:c r="A159" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10">
       <x:c r="A160" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H160" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10">
       <x:c r="A161" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10">
       <x:c r="A162" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10">
       <x:c r="A163" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10">
       <x:c r="A164" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10">
       <x:c r="A165" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10">
       <x:c r="A166" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10">
       <x:c r="A167" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10">
       <x:c r="A168" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10">
       <x:c r="A169" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:10">
       <x:c r="A170" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10">
       <x:c r="A171" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:10">
       <x:c r="A172" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:10">
       <x:c r="A173" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:10">
       <x:c r="A174" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:10">
       <x:c r="A175" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:10">
       <x:c r="A176" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:10">
       <x:c r="A177" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:10">
       <x:c r="A178" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:10">
       <x:c r="A179" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:10">
       <x:c r="A180" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H180" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J180" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:10">
       <x:c r="A181" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:10">
       <x:c r="A182" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J182" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:10">
       <x:c r="A183" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:10">
       <x:c r="A184" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H184" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I184" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J184" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:10">
       <x:c r="A185" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I185" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:10">
       <x:c r="A186" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J186" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:10">
       <x:c r="A187" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:10">
       <x:c r="A188" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:10">
       <x:c r="A189" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:10">
       <x:c r="A190" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:10">
       <x:c r="A191" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:10">
       <x:c r="A192" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H192" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J192" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:10">
       <x:c r="A193" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I193" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:10">
       <x:c r="A194" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H194" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:10">
       <x:c r="A195" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:10">
       <x:c r="A196" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:10">
       <x:c r="A197" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:10">
       <x:c r="A198" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:10">
       <x:c r="A199" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:10">
       <x:c r="A200" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:10">
       <x:c r="A201" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:10">
       <x:c r="A202" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:10">
       <x:c r="A203" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="B203" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C203" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D203" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="B203" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:10">
       <x:c r="A204" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:10">
       <x:c r="A205" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C205" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D205" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E205" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F205" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="G205" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="C205" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:10">
       <x:c r="A206" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H206" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J206" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:10">
       <x:c r="A207" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="B207" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C207" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D207" s="0" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:10">
       <x:c r="A208" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J208" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:10">
       <x:c r="A209" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:10">
       <x:c r="A210" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J210" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:10">
       <x:c r="A211" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:10">
       <x:c r="A212" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:10">
       <x:c r="A213" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:10">
       <x:c r="A214" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I214" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J214" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:10">
       <x:c r="A215" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:10">
       <x:c r="A216" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:10">
       <x:c r="A217" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:10">
       <x:c r="A218" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J218" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:10">
       <x:c r="A219" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:10">
       <x:c r="A220" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J220" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:10">
       <x:c r="A221" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:10">
       <x:c r="A222" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="B222" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C222" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D222" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="B222" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J222" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:10">
       <x:c r="A223" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:10">
       <x:c r="A224" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J224" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:10">
       <x:c r="A225" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:10">
       <x:c r="A226" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H226" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J226" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:10">
       <x:c r="A227" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:10">
       <x:c r="A228" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H228" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J228" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:10">
       <x:c r="A229" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C229" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D229" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C229" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:10">
       <x:c r="A230" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J230" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:10">
       <x:c r="A231" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I231" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:10">
       <x:c r="A232" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J232" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:10">
       <x:c r="A233" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:10">
       <x:c r="A234" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J234" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:10">
       <x:c r="A235" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:10">
       <x:c r="A236" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H236" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J236" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:10">
       <x:c r="A237" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:10">
       <x:c r="A238" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="B238" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C238" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D238" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="B238" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J238" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:10">
       <x:c r="A239" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I239" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:10">
       <x:c r="A240" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J240" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:10">
       <x:c r="A241" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:10">
       <x:c r="A242" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J242" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:10">
       <x:c r="A243" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:10">
       <x:c r="A244" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H244" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J244" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:10">
       <x:c r="A245" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:10">
       <x:c r="A246" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="B246" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C246" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D246" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="B246" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H246" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J246" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:10">
       <x:c r="A247" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:10">
       <x:c r="A248" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J248" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:10">
       <x:c r="A249" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:10">
       <x:c r="A250" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J250" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:10">
       <x:c r="A251" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:10">
       <x:c r="A252" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H252" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J252" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:10">
       <x:c r="A253" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:10">
       <x:c r="A254" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="B254" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C254" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D254" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="B254" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H254" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J254" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:10">
       <x:c r="A255" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:10">
       <x:c r="A256" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H256" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J256" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:10">
       <x:c r="A257" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I257" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:10">
       <x:c r="A258" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H258" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I258" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J258" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:10">
       <x:c r="A259" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I259" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:10">
       <x:c r="A260" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H260" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I260" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J260" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:10">
       <x:c r="A261" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I261" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:10">
       <x:c r="A262" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="B262" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C262" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D262" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="B262" s="0" t="s">
+      <x:c r="E262" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F262" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="G262" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="C262" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H262" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I262" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J262" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:10">
       <x:c r="A263" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I263" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:10">
       <x:c r="A264" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H264" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I264" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J264" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:10">
       <x:c r="A265" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:10">
       <x:c r="A266" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H266" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J266" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:10">
       <x:c r="A267" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I267" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:10">
       <x:c r="A268" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G268" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H268" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="I268" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J268" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="269" spans="1:10">
+      <x:c r="A269" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="B269" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C269" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D269" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E269" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F269" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G269" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H269" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I269" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J269" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="270" spans="1:10">
+      <x:c r="A270" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="B270" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C270" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D270" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E270" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F270" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="G268" s="0" t="s">
+      <x:c r="G270" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H270" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I270" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J270" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="271" spans="1:10">
+      <x:c r="A271" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="B271" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C271" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D271" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E271" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F271" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G271" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H271" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I271" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J271" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="272" spans="1:10">
+      <x:c r="A272" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="B272" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C272" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D272" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E272" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F272" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="G272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="H268" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J268" s="0" t="s">
+      <x:c r="H272" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I272" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J272" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="273" spans="1:10">
+      <x:c r="A273" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="B273" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C273" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D273" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E273" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F273" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="G273" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H273" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I273" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J273" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="274" spans="1:10">
+      <x:c r="A274" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="B274" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C274" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D274" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E274" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F274" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="G274" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H274" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I274" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J274" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="275" spans="1:10">
+      <x:c r="A275" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="B275" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C275" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D275" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E275" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F275" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G275" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H275" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="I275" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J275" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="276" spans="1:10">
+      <x:c r="A276" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="B276" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C276" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D276" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="E276" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F276" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G276" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H276" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I276" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J276" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="277" spans="1:10">
+      <x:c r="A277" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="B277" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C277" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D277" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E277" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F277" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G277" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H277" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I277" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J277" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="278" spans="1:10">
+      <x:c r="A278" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="B278" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C278" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D278" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E278" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F278" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="G278" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="H278" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I278" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J278" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="279" spans="1:10">
+      <x:c r="A279" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="B279" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C279" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D279" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E279" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F279" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="G279" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H279" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I279" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J279" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="280" spans="1:10">
+      <x:c r="A280" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="B280" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C280" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D280" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E280" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F280" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="G280" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H280" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I280" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J280" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="281" spans="1:10">
+      <x:c r="A281" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="B281" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C281" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D281" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E281" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F281" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="G281" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H281" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I281" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J281" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="282" spans="1:10">
+      <x:c r="A282" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="B282" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C282" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D282" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E282" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F282" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G282" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H282" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I282" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J282" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="283" spans="1:10">
+      <x:c r="A283" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="B283" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C283" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D283" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E283" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F283" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G283" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H283" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="I283" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J283" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="284" spans="1:10">
+      <x:c r="A284" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="B284" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C284" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D284" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E284" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F284" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="G284" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H284" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I284" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J284" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="285" spans="1:10">
+      <x:c r="A285" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="B285" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C285" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D285" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="E285" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F285" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="G285" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H285" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I285" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J285" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 Thurston County...</vt:lpstr>
       <vt:lpstr>Results-2026 Thurston County...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 Thurston County...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>