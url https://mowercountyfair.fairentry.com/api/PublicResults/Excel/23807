--- v0 (2026-07-23)
+++ v1 (2026-09-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37dcdb67c2744132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ccc68fcb1804d52b12a1ebac33dbd35.psmdcp" Id="R6b8fcf3bdeec43df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148f62db88dc4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac8e88d18a9548b39198ad2e14c185be.psmdcp" Id="Rf3a78d27f70a4ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Geary County Fr..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -3332,50 +3332,59 @@
   <x:si>
     <x:t>353</x:t>
   </x:si>
   <x:si>
     <x:t>595</x:t>
   </x:si>
   <x:si>
     <x:t>730</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Horse  /  Horse Showmanship  /  1901: Horse Showmanship (10 to 13-year old)</x:t>
   </x:si>
   <x:si>
     <x:t>721</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Horse  /  Horse Showmanship  /  1902: Horse Showmanship (7 to 9-year old)</x:t>
   </x:si>
   <x:si>
     <x:t>109</x:t>
   </x:si>
   <x:si>
     <x:t>364</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> Round Robin  /  Round Robin  /  1600: Round Robin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1179</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> Sheep  /  Market Sheep  /  1321: Crossbred Market Lamb</x:t>
   </x:si>
   <x:si>
     <x:t>608</x:t>
   </x:si>
   <x:si>
     <x:t>698</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  Market Sheep  /  1322: Hampshire Market Lamb</x:t>
   </x:si>
   <x:si>
     <x:t>893</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  Market Sheep  /  1323: Natural Market Lamb</x:t>
   </x:si>
   <x:si>
     <x:t>606</x:t>
   </x:si>
   <x:si>
     <x:t>2nd Best Average Daily Rate of Gain, Division Champion</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  Market Sheep  /  1324: Southdown Market Lamb</x:t>
@@ -3714,50 +3723,275 @@
     <x:t>Division Champion Cat Showmanship</x:t>
   </x:si>
   <x:si>
     <x:t>547</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Small Animal  /  Cat  /  0511: Cat Showmanship (10 to 13-year old)</x:t>
   </x:si>
   <x:si>
     <x:t>512</x:t>
   </x:si>
   <x:si>
     <x:t>690</x:t>
   </x:si>
   <x:si>
     <x:t>744</x:t>
   </x:si>
   <x:si>
     <x:t>Division Reserve Champion Cat Showmanship</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Small Animal  /  Cat  /  0512: Cat Showmanship (7 to 9-year old)</x:t>
   </x:si>
   <x:si>
     <x:t>369</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Swine  /  Breeding Swine  /  1500: Purebred Gilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Swine  /  Breeding Swine  /  1501: Commercial Gilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Langvardt, Ryle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1062</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Swine  /  Market Swine  /  1520: Purebred Market Hog</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gfeller, Clara</x:t>
+  </x:si>
+  <x:si>
+    <x:t>762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1175</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Swine  /  Market Swine  /  1521: Crossbred Market Hog</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1177</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Swine  /  Swine Showmanship  /  1550: Swine Showmanship (14 &amp; older)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1174</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Swine  /  Swine Showmanship  /  1551: Swine Showmanship (10 to 13-year old)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1060</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Swine  /  Swine Showmanship  /  1552: Swine Showmanship (7 to 9-year old)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1064</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -3780,52 +4014,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J958" totalsRowShown="0">
-  <x:autoFilter ref="A1:J958"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J1036" totalsRowShown="0">
+  <x:autoFilter ref="A1:J1036"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4089,51 +4323,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J958"/>
+  <x:dimension ref="A1:J1036"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -31460,2571 +31694,2571 @@
       </x:c>
       <x:c r="E855" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F855" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G855" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H855" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I855" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J855" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="856" spans="1:10">
       <x:c r="A856" s="0" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="B856" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C856" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D856" s="0" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="E856" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F856" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G856" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H856" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I856" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J856" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="857" spans="1:10">
       <x:c r="A857" s="0" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="B857" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C857" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="D857" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="E857" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F857" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G857" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H857" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="I857" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J857" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="858" spans="1:10">
       <x:c r="A858" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="B858" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C858" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D858" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="E858" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F858" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G858" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H858" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="I858" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J858" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="859" spans="1:10">
       <x:c r="A859" s="0" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="B859" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C859" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D859" s="0" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="E859" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F859" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G859" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H859" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="I859" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J859" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="860" spans="1:10">
       <x:c r="A860" s="0" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="B860" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C860" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D860" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="E860" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F860" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G860" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H860" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I860" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J860" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="861" spans="1:10">
       <x:c r="A861" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="B861" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C861" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D861" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="E861" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F861" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G861" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H861" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="I861" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J861" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="862" spans="1:10">
       <x:c r="A862" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C862" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D862" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="E862" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F862" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G862" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H862" s="0" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="I862" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J862" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="863" spans="1:10">
       <x:c r="A863" s="0" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="B863" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C863" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="D863" s="0" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="E863" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F863" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G863" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H863" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="I863" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J863" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="864" spans="1:10">
       <x:c r="A864" s="0" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="B864" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C864" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D864" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="E864" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F864" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G864" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H864" s="0" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="I864" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J864" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="865" spans="1:10">
       <x:c r="A865" s="0" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="B865" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C865" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="D865" s="0" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="E865" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F865" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G865" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H865" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="I865" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J865" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="866" spans="1:10">
       <x:c r="A866" s="0" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="B866" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C866" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D866" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="E866" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F866" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G866" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H866" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="I866" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J866" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="867" spans="1:10">
       <x:c r="A867" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="B867" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C867" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D867" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="E867" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F867" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G867" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H867" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I867" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J867" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="868" spans="1:10">
       <x:c r="A868" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="B868" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C868" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D868" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="E868" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F868" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G868" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H868" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I868" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J868" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="869" spans="1:10">
       <x:c r="A869" s="0" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="B869" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C869" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D869" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="E869" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F869" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G869" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H869" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="I869" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J869" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="870" spans="1:10">
       <x:c r="A870" s="0" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="B870" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C870" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D870" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="E870" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F870" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G870" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H870" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I870" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J870" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="871" spans="1:10">
       <x:c r="A871" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="B871" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C871" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D871" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="E871" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F871" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G871" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H871" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I871" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J871" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="872" spans="1:10">
       <x:c r="A872" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="B872" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C872" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D872" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="E872" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F872" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G872" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H872" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I872" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J872" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="873" spans="1:10">
       <x:c r="A873" s="0" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="B873" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C873" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D873" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="E873" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F873" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G873" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H873" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="I873" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J873" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="874" spans="1:10">
       <x:c r="A874" s="0" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="B874" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C874" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D874" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="E874" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F874" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G874" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H874" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I874" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J874" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="875" spans="1:10">
       <x:c r="A875" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="B875" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C875" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D875" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E875" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F875" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G875" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H875" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="I875" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J875" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="876" spans="1:10">
       <x:c r="A876" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="B876" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C876" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D876" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E876" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F876" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G876" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H876" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I876" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J876" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="877" spans="1:10">
       <x:c r="A877" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="B877" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C877" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D877" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="E877" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F877" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G877" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H877" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I877" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J877" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="878" spans="1:10">
       <x:c r="A878" s="0" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="B878" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C878" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="D878" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="E878" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F878" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G878" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H878" s="0" t="s">
         <x:v>1133</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
       <x:c r="I878" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J878" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="879" spans="1:10">
       <x:c r="A879" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="B879" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C879" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D879" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="E879" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F879" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G879" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H879" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I879" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J879" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="880" spans="1:10">
       <x:c r="A880" s="0" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="B880" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C880" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D880" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="E880" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F880" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="G880" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H880" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I880" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J880" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="881" spans="1:10">
       <x:c r="A881" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="B881" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C881" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D881" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E881" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F881" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G881" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H881" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="I881" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J881" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="882" spans="1:10">
       <x:c r="A882" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="B882" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C882" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D882" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E882" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F882" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G882" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H882" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I882" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J882" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="883" spans="1:10">
       <x:c r="A883" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="B883" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C883" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D883" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="E883" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F883" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G883" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H883" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="I883" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J883" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="884" spans="1:10">
       <x:c r="A884" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="B884" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C884" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D884" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="E884" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F884" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="G884" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H884" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I884" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J884" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="885" spans="1:10">
       <x:c r="A885" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="B885" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C885" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D885" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E885" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F885" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G885" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H885" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="I885" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J885" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="886" spans="1:10">
       <x:c r="A886" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="B886" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C886" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D886" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E886" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F886" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="G886" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H886" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I886" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J886" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="887" spans="1:10">
       <x:c r="A887" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="B887" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C887" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D887" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="E887" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F887" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="G887" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H887" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I887" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J887" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="888" spans="1:10">
       <x:c r="A888" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="B888" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C888" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D888" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="E888" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F888" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G888" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H888" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="I888" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J888" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="889" spans="1:10">
       <x:c r="A889" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="B889" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C889" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D889" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="E889" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F889" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="G889" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H889" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I889" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J889" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="890" spans="1:10">
       <x:c r="A890" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="B890" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C890" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D890" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="E890" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F890" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G890" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H890" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I890" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J890" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="891" spans="1:10">
       <x:c r="A891" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="B891" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C891" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D891" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="E891" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F891" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G891" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H891" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="I891" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J891" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="892" spans="1:10">
       <x:c r="A892" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="B892" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C892" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D892" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="E892" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F892" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G892" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H892" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I892" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J892" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="893" spans="1:10">
       <x:c r="A893" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="B893" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C893" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D893" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="E893" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F893" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G893" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H893" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I893" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J893" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="894" spans="1:10">
       <x:c r="A894" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="B894" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C894" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D894" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="E894" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F894" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G894" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H894" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I894" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J894" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="895" spans="1:10">
       <x:c r="A895" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="B895" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C895" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D895" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="E895" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F895" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G895" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H895" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I895" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J895" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="896" spans="1:10">
       <x:c r="A896" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="B896" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C896" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D896" s="0" t="s">
         <x:v>1153</x:v>
       </x:c>
-      <x:c r="D896" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E896" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F896" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G896" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H896" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I896" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J896" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="897" spans="1:10">
       <x:c r="A897" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="B897" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C897" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D897" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="E897" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F897" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G897" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H897" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I897" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J897" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="898" spans="1:10">
       <x:c r="A898" s="0" t="s">
+        <x:v>1146</x:v>
+      </x:c>
+      <x:c r="B898" s="0" t="s">
+        <x:v>1155</x:v>
+      </x:c>
+      <x:c r="C898" s="0" t="s">
         <x:v>1156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
       <x:c r="D898" s="0" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="E898" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F898" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G898" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H898" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I898" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J898" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="899" spans="1:10">
       <x:c r="A899" s="0" t="s">
+        <x:v>1146</x:v>
+      </x:c>
+      <x:c r="B899" s="0" t="s">
+        <x:v>1155</x:v>
+      </x:c>
+      <x:c r="C899" s="0" t="s">
         <x:v>1156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
       <x:c r="D899" s="0" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E899" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F899" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G899" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H899" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I899" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J899" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="900" spans="1:10">
       <x:c r="A900" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B900" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C900" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D900" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="E900" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F900" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G900" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H900" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I900" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J900" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="901" spans="1:10">
       <x:c r="A901" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B901" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C901" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D901" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="E901" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F901" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G901" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H901" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I901" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J901" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="902" spans="1:10">
       <x:c r="A902" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B902" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C902" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D902" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="E902" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F902" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G902" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H902" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I902" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J902" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="903" spans="1:10">
       <x:c r="A903" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B903" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C903" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D903" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="E903" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F903" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G903" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H903" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I903" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J903" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="904" spans="1:10">
       <x:c r="A904" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B904" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C904" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D904" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="E904" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F904" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G904" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H904" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I904" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J904" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="905" spans="1:10">
       <x:c r="A905" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B905" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C905" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="D905" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="E905" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F905" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G905" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H905" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I905" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J905" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="906" spans="1:10">
       <x:c r="A906" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B906" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C906" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D906" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="E906" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F906" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G906" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H906" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="I906" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J906" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="907" spans="1:10">
       <x:c r="A907" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B907" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C907" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D907" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="E907" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F907" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G907" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H907" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I907" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J907" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="908" spans="1:10">
       <x:c r="A908" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B908" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C908" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D908" s="0" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="E908" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F908" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G908" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H908" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I908" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J908" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="909" spans="1:10">
       <x:c r="A909" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B909" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="C909" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="D909" s="0" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="E909" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F909" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G909" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H909" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I909" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J909" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="910" spans="1:10">
       <x:c r="A910" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="B910" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C910" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D910" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="E910" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F910" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G910" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H910" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="I910" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J910" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="911" spans="1:10">
       <x:c r="A911" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="B911" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C911" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D911" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="E911" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F911" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G911" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H911" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I911" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J911" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="912" spans="1:10">
       <x:c r="A912" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="B912" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C912" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D912" s="0" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="E912" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F912" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G912" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H912" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I912" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J912" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="913" spans="1:10">
       <x:c r="A913" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="B913" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C913" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D913" s="0" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="E913" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F913" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G913" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H913" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I913" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J913" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="914" spans="1:10">
       <x:c r="A914" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="B914" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C914" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D914" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="E914" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F914" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G914" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H914" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I914" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J914" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="915" spans="1:10">
       <x:c r="A915" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="B915" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C915" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D915" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E915" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F915" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G915" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H915" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I915" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J915" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="916" spans="1:10">
       <x:c r="A916" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="B916" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C916" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D916" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="E916" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F916" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G916" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H916" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="I916" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J916" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="917" spans="1:10">
       <x:c r="A917" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="B917" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C917" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D917" s="0" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="E917" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F917" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G917" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H917" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I917" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J917" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="918" spans="1:10">
       <x:c r="A918" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="B918" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C918" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D918" s="0" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="E918" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F918" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G918" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H918" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I918" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J918" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="919" spans="1:10">
       <x:c r="A919" s="0" t="s">
+        <x:v>1175</x:v>
+      </x:c>
+      <x:c r="B919" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C919" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D919" s="0" t="s">
         <x:v>1181</x:v>
       </x:c>
-      <x:c r="B919" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E919" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F919" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G919" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H919" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I919" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J919" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="920" spans="1:10">
       <x:c r="A920" s="0" t="s">
+        <x:v>1182</x:v>
+      </x:c>
+      <x:c r="B920" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C920" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D920" s="0" t="s">
         <x:v>1183</x:v>
       </x:c>
-      <x:c r="B920" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E920" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F920" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G920" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H920" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="I920" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J920" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="921" spans="1:10">
       <x:c r="A921" s="0" t="s">
+        <x:v>1184</x:v>
+      </x:c>
+      <x:c r="B921" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C921" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D921" s="0" t="s">
         <x:v>1185</x:v>
       </x:c>
-      <x:c r="B921" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E921" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F921" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G921" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H921" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I921" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J921" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="922" spans="1:10">
       <x:c r="A922" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="B922" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C922" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D922" s="0" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="E922" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F922" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G922" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H922" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I922" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J922" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="923" spans="1:10">
       <x:c r="A923" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="B923" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="C923" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="D923" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E923" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F923" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G923" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H923" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I923" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J923" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="924" spans="1:10">
       <x:c r="A924" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="B924" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="C924" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="D924" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="E924" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F924" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G924" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H924" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I924" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J924" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="925" spans="1:10">
       <x:c r="A925" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="B925" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="C925" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="D925" s="0" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="E925" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F925" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G925" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H925" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I925" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J925" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="926" spans="1:10">
       <x:c r="A926" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="B926" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="C926" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="D926" s="0" t="s">
         <x:v>1192</x:v>
       </x:c>
       <x:c r="E926" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F926" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G926" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H926" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="I926" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J926" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="927" spans="1:10">
       <x:c r="A927" s="0" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="B927" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C927" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D927" s="0" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="E927" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F927" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G927" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H927" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I927" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J927" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="928" spans="1:10">
       <x:c r="A928" s="0" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="B928" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C928" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D928" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="E928" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F928" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G928" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H928" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I928" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J928" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="929" spans="1:10">
       <x:c r="A929" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="B929" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C929" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D929" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="E929" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F929" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G929" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H929" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="I929" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J929" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="930" spans="1:10">
       <x:c r="A930" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="B930" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C930" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D930" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="E930" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F930" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G930" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H930" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I930" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J930" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="931" spans="1:10">
       <x:c r="A931" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="B931" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C931" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D931" s="0" t="s">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="E931" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F931" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G931" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H931" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="I931" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J931" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="932" spans="1:10">
       <x:c r="A932" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="B932" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C932" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D932" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="E932" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F932" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G932" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H932" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I932" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J932" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="933" spans="1:10">
       <x:c r="A933" s="0" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="B933" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C933" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D933" s="0" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="E933" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F933" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G933" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H933" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I933" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J933" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="934" spans="1:10">
       <x:c r="A934" s="0" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="B934" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C934" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D934" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="E934" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F934" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G934" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H934" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="I934" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J934" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="935" spans="1:10">
       <x:c r="A935" s="0" t="s">
         <x:v>1204</x:v>
       </x:c>
       <x:c r="B935" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C935" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D935" s="0" t="s">
         <x:v>1205</x:v>
       </x:c>
       <x:c r="E935" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F935" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G935" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H935" s="0" t="s">
@@ -34049,750 +34283,3246 @@
       </x:c>
       <x:c r="D936" s="0" t="s">
         <x:v>1205</x:v>
       </x:c>
       <x:c r="E936" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F936" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G936" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H936" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I936" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J936" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="937" spans="1:10">
       <x:c r="A937" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="B937" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C937" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D937" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="E937" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F937" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G937" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H937" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="I937" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J937" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="938" spans="1:10">
       <x:c r="A938" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="B938" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C938" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D938" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="E938" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F938" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G938" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H938" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I938" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J938" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="939" spans="1:10">
       <x:c r="A939" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="B939" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C939" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D939" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="E939" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F939" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G939" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H939" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I939" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J939" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="940" spans="1:10">
       <x:c r="A940" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="B940" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C940" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D940" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="E940" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F940" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G940" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H940" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I940" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J940" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="941" spans="1:10">
       <x:c r="A941" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="B941" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C941" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D941" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="E941" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F941" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G941" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H941" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="I941" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J941" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="942" spans="1:10">
       <x:c r="A942" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="B942" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C942" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D942" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="E942" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F942" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G942" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H942" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I942" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J942" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="943" spans="1:10">
       <x:c r="A943" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="B943" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C943" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D943" s="0" t="s">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="E943" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F943" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G943" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H943" s="0" t="s">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="I943" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J943" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="944" spans="1:10">
       <x:c r="A944" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="B944" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C944" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D944" s="0" t="s">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="E944" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F944" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G944" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H944" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I944" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J944" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="945" spans="1:10">
       <x:c r="A945" s="0" t="s">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="B945" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C945" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D945" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="E945" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F945" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G945" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H945" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="I945" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J945" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="946" spans="1:10">
       <x:c r="A946" s="0" t="s">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="B946" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C946" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D946" s="0" t="s">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="E946" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F946" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G946" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H946" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I946" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J946" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="947" spans="1:10">
       <x:c r="A947" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="B947" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C947" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D947" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E947" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F947" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G947" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H947" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I947" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J947" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="948" spans="1:10">
       <x:c r="A948" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="B948" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C948" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D948" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="E948" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F948" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G948" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H948" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I948" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J948" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="949" spans="1:10">
       <x:c r="A949" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="B949" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C949" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D949" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="E949" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F949" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G949" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H949" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I949" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J949" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="950" spans="1:10">
       <x:c r="A950" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="B950" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C950" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D950" s="0" t="s">
         <x:v>1224</x:v>
       </x:c>
       <x:c r="E950" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F950" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G950" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H950" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="I950" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J950" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="951" spans="1:10">
       <x:c r="A951" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="B951" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C951" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D951" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="E951" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F951" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G951" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H951" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I951" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J951" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="952" spans="1:10">
       <x:c r="A952" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="B952" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C952" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D952" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="E952" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F952" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G952" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H952" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I952" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J952" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="953" spans="1:10">
       <x:c r="A953" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="B953" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C953" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D953" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E953" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F953" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G953" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H953" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="I953" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J953" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="954" spans="1:10">
       <x:c r="A954" s="0" t="s">
         <x:v>1228</x:v>
       </x:c>
       <x:c r="B954" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C954" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D954" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E954" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F954" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G954" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H954" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I954" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J954" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="955" spans="1:10">
       <x:c r="A955" s="0" t="s">
         <x:v>1228</x:v>
       </x:c>
       <x:c r="B955" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C955" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D955" s="0" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="E955" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F955" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G955" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H955" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I955" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J955" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="956" spans="1:10">
       <x:c r="A956" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="B956" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C956" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D956" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E956" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F956" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G956" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H956" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I956" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J956" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="957" spans="1:10">
       <x:c r="A957" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="B957" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C957" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D957" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="E957" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F957" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G957" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H957" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I957" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J957" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="958" spans="1:10">
       <x:c r="A958" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="B958" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C958" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D958" s="0" t="s">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="E958" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F958" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G958" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H958" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="I958" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J958" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="959" spans="1:10">
+      <x:c r="A959" s="0" t="s">
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="B959" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C959" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D959" s="0" t="s">
+        <x:v>1234</x:v>
+      </x:c>
+      <x:c r="E959" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F959" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G959" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H959" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I959" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J959" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="960" spans="1:10">
+      <x:c r="A960" s="0" t="s">
+        <x:v>1236</x:v>
+      </x:c>
+      <x:c r="B960" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C960" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D960" s="0" t="s">
+        <x:v>1237</x:v>
+      </x:c>
+      <x:c r="E960" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F960" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G960" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H960" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I960" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J960" s="0" t="s">
         <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="961" spans="1:10">
+      <x:c r="A961" s="0" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="B961" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C961" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D961" s="0" t="s">
+        <x:v>1239</x:v>
+      </x:c>
+      <x:c r="E961" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F961" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G961" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H961" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="I961" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J961" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="962" spans="1:10">
+      <x:c r="A962" s="0" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="B962" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C962" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D962" s="0" t="s">
+        <x:v>1239</x:v>
+      </x:c>
+      <x:c r="E962" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F962" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G962" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H962" s="0" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="I962" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J962" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="963" spans="1:10">
+      <x:c r="A963" s="0" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="B963" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C963" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D963" s="0" t="s">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="E963" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F963" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G963" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H963" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I963" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J963" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="964" spans="1:10">
+      <x:c r="A964" s="0" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="B964" s="0" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="C964" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="D964" s="0" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="E964" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F964" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G964" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H964" s="0" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="I964" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J964" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="965" spans="1:10">
+      <x:c r="A965" s="0" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="B965" s="0" t="s">
+        <x:v>1243</x:v>
+      </x:c>
+      <x:c r="C965" s="0" t="s">
+        <x:v>1244</x:v>
+      </x:c>
+      <x:c r="D965" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="E965" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F965" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G965" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H965" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="I965" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J965" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="966" spans="1:10">
+      <x:c r="A966" s="0" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="B966" s="0" t="s">
+        <x:v>1243</x:v>
+      </x:c>
+      <x:c r="C966" s="0" t="s">
+        <x:v>1244</x:v>
+      </x:c>
+      <x:c r="D966" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="E966" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F966" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G966" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H966" s="0" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="I966" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J966" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="967" spans="1:10">
+      <x:c r="A967" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="B967" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C967" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D967" s="0" t="s">
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="E967" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F967" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G967" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H967" s="0" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="I967" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J967" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="968" spans="1:10">
+      <x:c r="A968" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="B968" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C968" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D968" s="0" t="s">
+        <x:v>1248</x:v>
+      </x:c>
+      <x:c r="E968" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F968" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G968" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H968" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I968" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J968" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="969" spans="1:10">
+      <x:c r="A969" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="B969" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C969" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D969" s="0" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="E969" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F969" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G969" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H969" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I969" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J969" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="970" spans="1:10">
+      <x:c r="A970" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="B970" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C970" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D970" s="0" t="s">
+        <x:v>1250</x:v>
+      </x:c>
+      <x:c r="E970" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F970" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G970" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H970" s="0" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="I970" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J970" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="971" spans="1:10">
+      <x:c r="A971" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="B971" s="0" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="C971" s="0" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="D971" s="0" t="s">
+        <x:v>1252</x:v>
+      </x:c>
+      <x:c r="E971" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F971" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G971" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H971" s="0" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="I971" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J971" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="972" spans="1:10">
+      <x:c r="A972" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="B972" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C972" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D972" s="0" t="s">
+        <x:v>1253</x:v>
+      </x:c>
+      <x:c r="E972" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F972" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G972" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H972" s="0" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="I972" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J972" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="973" spans="1:10">
+      <x:c r="A973" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="B973" s="0" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="C973" s="0" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="D973" s="0" t="s">
+        <x:v>1254</x:v>
+      </x:c>
+      <x:c r="E973" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F973" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G973" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H973" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I973" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J973" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="974" spans="1:10">
+      <x:c r="A974" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="B974" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C974" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D974" s="0" t="s">
+        <x:v>1255</x:v>
+      </x:c>
+      <x:c r="E974" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F974" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G974" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H974" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I974" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J974" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="975" spans="1:10">
+      <x:c r="A975" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="B975" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C975" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="D975" s="0" t="s">
+        <x:v>1256</x:v>
+      </x:c>
+      <x:c r="E975" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F975" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G975" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H975" s="0" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="I975" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J975" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="976" spans="1:10">
+      <x:c r="A976" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="B976" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C976" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D976" s="0" t="s">
+        <x:v>1257</x:v>
+      </x:c>
+      <x:c r="E976" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F976" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G976" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H976" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I976" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J976" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="977" spans="1:10">
+      <x:c r="A977" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="B977" s="0" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="C977" s="0" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="D977" s="0" t="s">
+        <x:v>1258</x:v>
+      </x:c>
+      <x:c r="E977" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F977" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G977" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H977" s="0" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="I977" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J977" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="978" spans="1:10">
+      <x:c r="A978" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="B978" s="0" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="C978" s="0" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="D978" s="0" t="s">
+        <x:v>1258</x:v>
+      </x:c>
+      <x:c r="E978" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F978" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G978" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H978" s="0" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="I978" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J978" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="979" spans="1:10">
+      <x:c r="A979" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B979" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C979" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D979" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E979" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F979" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G979" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H979" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I979" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J979" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="980" spans="1:10">
+      <x:c r="A980" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B980" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C980" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D980" s="0" t="s">
+        <x:v>1260</x:v>
+      </x:c>
+      <x:c r="E980" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F980" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G980" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H980" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="I980" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J980" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="981" spans="1:10">
+      <x:c r="A981" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B981" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C981" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D981" s="0" t="s">
+        <x:v>1260</x:v>
+      </x:c>
+      <x:c r="E981" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F981" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G981" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H981" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I981" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J981" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="982" spans="1:10">
+      <x:c r="A982" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B982" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C982" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D982" s="0" t="s">
+        <x:v>1261</x:v>
+      </x:c>
+      <x:c r="E982" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F982" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G982" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H982" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="I982" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J982" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="983" spans="1:10">
+      <x:c r="A983" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B983" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C983" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D983" s="0" t="s">
+        <x:v>1261</x:v>
+      </x:c>
+      <x:c r="E983" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F983" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G983" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H983" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I983" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J983" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="984" spans="1:10">
+      <x:c r="A984" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B984" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C984" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D984" s="0" t="s">
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="E984" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F984" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G984" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H984" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I984" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J984" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="985" spans="1:10">
+      <x:c r="A985" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B985" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C985" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D985" s="0" t="s">
+        <x:v>1263</x:v>
+      </x:c>
+      <x:c r="E985" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F985" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G985" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H985" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="I985" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J985" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="986" spans="1:10">
+      <x:c r="A986" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B986" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C986" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D986" s="0" t="s">
+        <x:v>1264</x:v>
+      </x:c>
+      <x:c r="E986" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F986" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G986" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H986" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I986" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J986" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="987" spans="1:10">
+      <x:c r="A987" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B987" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="C987" s="0" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="D987" s="0" t="s">
+        <x:v>1265</x:v>
+      </x:c>
+      <x:c r="E987" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F987" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G987" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H987" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I987" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J987" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="988" spans="1:10">
+      <x:c r="A988" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B988" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C988" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D988" s="0" t="s">
+        <x:v>1266</x:v>
+      </x:c>
+      <x:c r="E988" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F988" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G988" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H988" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I988" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J988" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="989" spans="1:10">
+      <x:c r="A989" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B989" s="0" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C989" s="0" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="D989" s="0" t="s">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="E989" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F989" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G989" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H989" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I989" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J989" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="990" spans="1:10">
+      <x:c r="A990" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B990" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C990" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D990" s="0" t="s">
+        <x:v>1268</x:v>
+      </x:c>
+      <x:c r="E990" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F990" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G990" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H990" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I990" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J990" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="991" spans="1:10">
+      <x:c r="A991" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B991" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C991" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D991" s="0" t="s">
+        <x:v>1269</x:v>
+      </x:c>
+      <x:c r="E991" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F991" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G991" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H991" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I991" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J991" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="992" spans="1:10">
+      <x:c r="A992" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B992" s="0" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="C992" s="0" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="D992" s="0" t="s">
+        <x:v>1270</x:v>
+      </x:c>
+      <x:c r="E992" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F992" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G992" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H992" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I992" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J992" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="993" spans="1:10">
+      <x:c r="A993" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B993" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C993" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D993" s="0" t="s">
+        <x:v>1271</x:v>
+      </x:c>
+      <x:c r="E993" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F993" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G993" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H993" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="I993" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J993" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="994" spans="1:10">
+      <x:c r="A994" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B994" s="0" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="C994" s="0" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="D994" s="0" t="s">
+        <x:v>1272</x:v>
+      </x:c>
+      <x:c r="E994" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F994" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G994" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H994" s="0" t="s">
+        <x:v>964</x:v>
+      </x:c>
+      <x:c r="I994" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J994" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="995" spans="1:10">
+      <x:c r="A995" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B995" s="0" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="C995" s="0" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="D995" s="0" t="s">
+        <x:v>1272</x:v>
+      </x:c>
+      <x:c r="E995" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F995" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G995" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H995" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I995" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J995" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="996" spans="1:10">
+      <x:c r="A996" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B996" s="0" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="C996" s="0" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="D996" s="0" t="s">
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c r="E996" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F996" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G996" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H996" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="I996" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J996" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="997" spans="1:10">
+      <x:c r="A997" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B997" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C997" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D997" s="0" t="s">
+        <x:v>1274</x:v>
+      </x:c>
+      <x:c r="E997" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F997" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G997" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H997" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I997" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J997" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="998" spans="1:10">
+      <x:c r="A998" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B998" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C998" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D998" s="0" t="s">
+        <x:v>1275</x:v>
+      </x:c>
+      <x:c r="E998" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F998" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G998" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H998" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I998" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J998" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="999" spans="1:10">
+      <x:c r="A999" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B999" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C999" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D999" s="0" t="s">
+        <x:v>1276</x:v>
+      </x:c>
+      <x:c r="E999" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F999" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G999" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H999" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I999" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J999" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1000" spans="1:10">
+      <x:c r="A1000" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B1000" s="0" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="C1000" s="0" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="D1000" s="0" t="s">
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="E1000" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1000" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1000" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1000" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="I1000" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1000" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1001" spans="1:10">
+      <x:c r="A1001" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B1001" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C1001" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D1001" s="0" t="s">
+        <x:v>1278</x:v>
+      </x:c>
+      <x:c r="E1001" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1001" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1001" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1001" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I1001" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1001" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1002" spans="1:10">
+      <x:c r="A1002" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B1002" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C1002" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="D1002" s="0" t="s">
+        <x:v>1279</x:v>
+      </x:c>
+      <x:c r="E1002" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1002" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1002" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1002" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1002" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1002" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1003" spans="1:10">
+      <x:c r="A1003" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B1003" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C1003" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D1003" s="0" t="s">
+        <x:v>1280</x:v>
+      </x:c>
+      <x:c r="E1003" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1003" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1003" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1003" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1003" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1003" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1004" spans="1:10">
+      <x:c r="A1004" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B1004" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C1004" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D1004" s="0" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="E1004" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1004" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1004" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1004" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1004" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1004" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1005" spans="1:10">
+      <x:c r="A1005" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B1005" s="0" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="C1005" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="D1005" s="0" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="E1005" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1005" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1005" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1005" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1005" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1005" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1006" spans="1:10">
+      <x:c r="A1006" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B1006" s="0" t="s">
+        <x:v>1243</x:v>
+      </x:c>
+      <x:c r="C1006" s="0" t="s">
+        <x:v>1244</x:v>
+      </x:c>
+      <x:c r="D1006" s="0" t="s">
+        <x:v>1283</x:v>
+      </x:c>
+      <x:c r="E1006" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1006" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1006" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1006" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="I1006" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1006" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1007" spans="1:10">
+      <x:c r="A1007" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B1007" s="0" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="C1007" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="D1007" s="0" t="s">
+        <x:v>1284</x:v>
+      </x:c>
+      <x:c r="E1007" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1007" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1007" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1007" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1007" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1007" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1008" spans="1:10">
+      <x:c r="A1008" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B1008" s="0" t="s">
+        <x:v>1243</x:v>
+      </x:c>
+      <x:c r="C1008" s="0" t="s">
+        <x:v>1244</x:v>
+      </x:c>
+      <x:c r="D1008" s="0" t="s">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c r="E1008" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1008" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1008" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1008" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1008" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1008" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1009" spans="1:10">
+      <x:c r="A1009" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B1009" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C1009" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D1009" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E1009" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1009" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1009" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1009" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1009" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1009" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1010" spans="1:10">
+      <x:c r="A1010" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B1010" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C1010" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D1010" s="0" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="E1010" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1010" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1010" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1010" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1010" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1010" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1011" spans="1:10">
+      <x:c r="A1011" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B1011" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C1011" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D1011" s="0" t="s">
+        <x:v>1287</x:v>
+      </x:c>
+      <x:c r="E1011" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1011" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1011" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1011" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="I1011" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1011" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1012" spans="1:10">
+      <x:c r="A1012" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B1012" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C1012" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D1012" s="0" t="s">
+        <x:v>1287</x:v>
+      </x:c>
+      <x:c r="E1012" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1012" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1012" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1012" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I1012" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1012" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1013" spans="1:10">
+      <x:c r="A1013" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B1013" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C1013" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D1013" s="0" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="E1013" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1013" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1013" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1013" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1013" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1013" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1014" spans="1:10">
+      <x:c r="A1014" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B1014" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C1014" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D1014" s="0" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="E1014" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1014" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1014" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1014" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="I1014" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1014" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1015" spans="1:10">
+      <x:c r="A1015" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B1015" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C1015" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D1015" s="0" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="E1015" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1015" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1015" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1015" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="I1015" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1015" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1016" spans="1:10">
+      <x:c r="A1016" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B1016" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C1016" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D1016" s="0" t="s">
+        <x:v>1290</x:v>
+      </x:c>
+      <x:c r="E1016" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1016" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1016" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1016" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1016" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1016" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1017" spans="1:10">
+      <x:c r="A1017" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B1017" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C1017" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D1017" s="0" t="s">
+        <x:v>1291</x:v>
+      </x:c>
+      <x:c r="E1017" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1017" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1017" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1017" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1017" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1017" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1018" spans="1:10">
+      <x:c r="A1018" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B1018" s="0" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C1018" s="0" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="D1018" s="0" t="s">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="E1018" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1018" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1018" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1018" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1018" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1018" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1019" spans="1:10">
+      <x:c r="A1019" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B1019" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C1019" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D1019" s="0" t="s">
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="E1019" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1019" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1019" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1019" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1019" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1019" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1020" spans="1:10">
+      <x:c r="A1020" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B1020" s="0" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="C1020" s="0" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="D1020" s="0" t="s">
+        <x:v>1294</x:v>
+      </x:c>
+      <x:c r="E1020" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1020" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1020" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1020" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1020" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1020" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1021" spans="1:10">
+      <x:c r="A1021" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B1021" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C1021" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D1021" s="0" t="s">
+        <x:v>1295</x:v>
+      </x:c>
+      <x:c r="E1021" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1021" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1021" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1021" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1021" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1021" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1022" spans="1:10">
+      <x:c r="A1022" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B1022" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C1022" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D1022" s="0" t="s">
+        <x:v>1296</x:v>
+      </x:c>
+      <x:c r="E1022" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1022" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1022" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1022" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1022" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1022" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1023" spans="1:10">
+      <x:c r="A1023" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B1023" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C1023" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D1023" s="0" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="E1023" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1023" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1023" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1023" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1023" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1023" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1024" spans="1:10">
+      <x:c r="A1024" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B1024" s="0" t="s">
+        <x:v>1155</x:v>
+      </x:c>
+      <x:c r="C1024" s="0" t="s">
+        <x:v>1156</x:v>
+      </x:c>
+      <x:c r="D1024" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="E1024" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1024" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1024" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1024" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1024" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1024" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1025" spans="1:10">
+      <x:c r="A1025" s="0" t="s">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="B1025" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="C1025" s="0" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="D1025" s="0" t="s">
+        <x:v>1300</x:v>
+      </x:c>
+      <x:c r="E1025" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1025" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1025" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1025" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="I1025" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1025" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1026" spans="1:10">
+      <x:c r="A1026" s="0" t="s">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="B1026" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C1026" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D1026" s="0" t="s">
+        <x:v>1301</x:v>
+      </x:c>
+      <x:c r="E1026" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1026" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1026" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1026" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1026" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1026" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1027" spans="1:10">
+      <x:c r="A1027" s="0" t="s">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="B1027" s="0" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="C1027" s="0" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="D1027" s="0" t="s">
+        <x:v>1302</x:v>
+      </x:c>
+      <x:c r="E1027" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1027" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1027" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1027" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1027" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1027" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1028" spans="1:10">
+      <x:c r="A1028" s="0" t="s">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="B1028" s="0" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="C1028" s="0" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="D1028" s="0" t="s">
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="E1028" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1028" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1028" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1028" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1028" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1028" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1029" spans="1:10">
+      <x:c r="A1029" s="0" t="s">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="B1029" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C1029" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D1029" s="0" t="s">
+        <x:v>1304</x:v>
+      </x:c>
+      <x:c r="E1029" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1029" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1029" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1029" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1029" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1029" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1030" spans="1:10">
+      <x:c r="A1030" s="0" t="s">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="B1030" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C1030" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D1030" s="0" t="s">
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="E1030" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1030" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1030" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1030" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1030" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1030" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1031" spans="1:10">
+      <x:c r="A1031" s="0" t="s">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="B1031" s="0" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="C1031" s="0" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="D1031" s="0" t="s">
+        <x:v>1306</x:v>
+      </x:c>
+      <x:c r="E1031" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1031" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1031" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1031" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1031" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1031" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1032" spans="1:10">
+      <x:c r="A1032" s="0" t="s">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="B1032" s="0" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="C1032" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="D1032" s="0" t="s">
+        <x:v>1307</x:v>
+      </x:c>
+      <x:c r="E1032" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1032" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1032" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1032" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I1032" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1032" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1033" spans="1:10">
+      <x:c r="A1033" s="0" t="s">
+        <x:v>1308</x:v>
+      </x:c>
+      <x:c r="B1033" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C1033" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D1033" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="E1033" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1033" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1033" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1033" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="I1033" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1033" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1034" spans="1:10">
+      <x:c r="A1034" s="0" t="s">
+        <x:v>1308</x:v>
+      </x:c>
+      <x:c r="B1034" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C1034" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D1034" s="0" t="s">
+        <x:v>1310</x:v>
+      </x:c>
+      <x:c r="E1034" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1034" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1034" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1034" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I1034" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1034" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1035" spans="1:10">
+      <x:c r="A1035" s="0" t="s">
+        <x:v>1308</x:v>
+      </x:c>
+      <x:c r="B1035" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C1035" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="D1035" s="0" t="s">
+        <x:v>1311</x:v>
+      </x:c>
+      <x:c r="E1035" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1035" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1035" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1035" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1035" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1035" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1036" spans="1:10">
+      <x:c r="A1036" s="0" t="s">
+        <x:v>1308</x:v>
+      </x:c>
+      <x:c r="B1036" s="0" t="s">
+        <x:v>1243</x:v>
+      </x:c>
+      <x:c r="C1036" s="0" t="s">
+        <x:v>1244</x:v>
+      </x:c>
+      <x:c r="D1036" s="0" t="s">
+        <x:v>1312</x:v>
+      </x:c>
+      <x:c r="E1036" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1036" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1036" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1036" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1036" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1036" s="0" t="s">
+        <x:v>23</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 Geary County Fr...</vt:lpstr>
       <vt:lpstr>Results-2026 Geary County Fr...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 Geary County Fr...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">